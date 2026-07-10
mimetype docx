--- v0 (2025-10-19)
+++ v1 (2026-07-10)
@@ -124,51 +124,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> direktoriaus</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E527C" w:rsidRPr="00C769B5" w14:paraId="214939B9" w14:textId="77777777" w:rsidTr="002F632E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50331208" w14:textId="77777777" w:rsidR="009E527C" w:rsidRPr="002F632E" w:rsidRDefault="009E527C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="582C788D" w14:textId="103C2893" w:rsidR="00BB5CFB" w:rsidRPr="002F632E" w:rsidRDefault="009E527C" w:rsidP="00BB5CFB">
+          <w:p w14:paraId="582C788D" w14:textId="3F1A5310" w:rsidR="00BB5CFB" w:rsidRPr="002F632E" w:rsidRDefault="009E527C" w:rsidP="00BB5CFB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F632E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
             <w:r w:rsidR="00BB5CFB" w:rsidRPr="002F632E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="002F632E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D72B73" w:rsidRPr="002F632E">
               <w:rPr>
@@ -178,50 +178,56 @@
             </w:r>
             <w:r w:rsidR="00BB5CFB" w:rsidRPr="002F632E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>rugsėjo 1</w:t>
             </w:r>
             <w:r w:rsidR="0077098B" w:rsidRPr="002F632E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="002F632E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> d.</w:t>
             </w:r>
             <w:r w:rsidR="00BB5CFB" w:rsidRPr="002F632E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> įsakymu Nr. D1 -</w:t>
             </w:r>
+            <w:r w:rsidR="00D4297E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 137</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="5247A31C" w14:textId="3D199F80" w:rsidR="009E527C" w:rsidRPr="002F632E" w:rsidRDefault="009E527C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E527C" w:rsidRPr="00C769B5" w14:paraId="38E6CA76" w14:textId="77777777" w:rsidTr="002F632E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="11382BCD" w14:textId="77777777" w:rsidR="009E527C" w:rsidRPr="00C769B5" w:rsidRDefault="009E527C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -807,51 +813,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F632E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009E527C" w:rsidRPr="002F632E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Apraše vartojamos sąvokos ir apibrėžimai:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E920D67" w14:textId="649C7D16" w:rsidR="009E527C" w:rsidRPr="002F632E" w:rsidRDefault="003234FF" w:rsidP="00C769B5">
+    <w:p w14:paraId="0E920D67" w14:textId="28170C36" w:rsidR="009E527C" w:rsidRPr="002F632E" w:rsidRDefault="003234FF" w:rsidP="00C769B5">
       <w:pPr>
         <w:pStyle w:val="prastasiniatinklio"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F632E">
         <w:rPr>
           <w:rStyle w:val="Grietas"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -869,51 +875,51 @@
       <w:r w:rsidR="009E527C" w:rsidRPr="002F632E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Savivaldybei nuosavybės teise priklausantis ir </w:t>
       </w:r>
       <w:r w:rsidR="009F1EF6" w:rsidRPr="002F632E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="009E527C" w:rsidRPr="002F632E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>okyklai patikėjimo teise valdyti ir naudoti perduotas geltonas, skiriamaisiais ženklais paženklintas, autobusas, vežantis vaikus (mokinius) specialiaisiais maršrutais.</w:t>
+        <w:t>okyklai patikėjimo teise valdyti ir naudoti perduotas geltonas, skiriamaisiais ženklais paženklintas, autobusas, vežantis mokinius specialiaisiais maršrutais.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1418D767" w14:textId="1FFFCF6F" w:rsidR="009E527C" w:rsidRPr="002F632E" w:rsidRDefault="003234FF" w:rsidP="00C769B5">
       <w:pPr>
         <w:pStyle w:val="prastasiniatinklio"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F632E">
         <w:rPr>
           <w:rStyle w:val="Grietas"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
@@ -1006,91 +1012,107 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00571BAC" w:rsidRPr="002F632E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>saviraiškos renginiai</w:t>
       </w:r>
       <w:r w:rsidR="00571BAC" w:rsidRPr="002F632E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> – sporto, sveikatos ugdymo, meninės raiškos, turizmo, gamtos, techninės kūrybos, būrelių ir kiti neformalieji renginiai, skirti meniniams, kalbiniams, sportiniams, moksliniams, technologiniams, socialiniams, ekonominiams ir kitokiems mokinių gebėjimams ugdyti.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A50A2E8" w14:textId="30B3FE70" w:rsidR="00710574" w:rsidRPr="002F632E" w:rsidRDefault="003234FF" w:rsidP="00C769B5">
+    <w:p w14:paraId="5A50A2E8" w14:textId="446E916D" w:rsidR="00710574" w:rsidRPr="002F632E" w:rsidRDefault="003234FF" w:rsidP="00C769B5">
       <w:pPr>
         <w:pStyle w:val="prastasiniatinklio"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F632E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00571BAC" w:rsidRPr="002F632E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">pažintinė veikla </w:t>
       </w:r>
       <w:r w:rsidR="00571BAC" w:rsidRPr="002F632E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>– viena iš neformaliojo vaikų švietimo formų, skirta skatinti vaikų ir jaunimo tautinį, pilietinį ir kultūrinį ugdymą, lankant socialinę – kultūrinę ir meninę vertę turinčius objektus.</w:t>
+        <w:t xml:space="preserve">– viena iš neformaliojo </w:t>
+      </w:r>
+      <w:r w:rsidR="003221AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>mokinių</w:t>
+      </w:r>
+      <w:r w:rsidR="00571BAC" w:rsidRPr="002F632E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> švietimo formų, skirta skatinti tautinį, pilietinį ir kultūrinį ugdymą, lankant socialinę – kultūrinę ir meninę vertę turinčius objektus.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62867D83" w14:textId="0434E396" w:rsidR="00A96D94" w:rsidRPr="002F632E" w:rsidRDefault="003234FF" w:rsidP="00C769B5">
       <w:pPr>
         <w:pStyle w:val="prastasiniatinklio"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F632E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
@@ -2328,89 +2350,81 @@
       <w:r w:rsidR="00654E3A" w:rsidRPr="002F632E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="009270D2" w:rsidRPr="002F632E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>okyklos darbuotojas. Šie dokumentai turi būti mokykliniame autobuse.</w:t>
       </w:r>
       <w:r w:rsidR="00BC66C7" w:rsidRPr="002F632E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5625BFCE" w14:textId="5B18FCFB" w:rsidR="006A5834" w:rsidRPr="002F632E" w:rsidRDefault="00C769B5" w:rsidP="00C769B5">
+    <w:p w14:paraId="5625BFCE" w14:textId="2CB5B8C4" w:rsidR="006A5834" w:rsidRPr="00CE092A" w:rsidRDefault="00C769B5" w:rsidP="00C769B5">
       <w:pPr>
         <w:pStyle w:val="prastasiniatinklio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F632E">
-[...21 lines deleted...]
-        <w:t>patvirtintas mokinių saugaus elgesio autobusu naudojimosi taisykles (1 priedas).</w:t>
+      <w:r w:rsidRPr="00CE092A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008A5F62" w:rsidRPr="008A5F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Klasių auklėtojai pirmąją mokslo metų savaitę pasirašytinai supažindina mokinius su Mokinių saugaus elgesio mokykliniame autobuse taisyklėmis (1 priedas), o prireikus pakartotinai supažindina mokslo metų eigoje.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B73C415" w14:textId="68AE17C7" w:rsidR="009270D2" w:rsidRPr="002F632E" w:rsidRDefault="00C769B5" w:rsidP="00C769B5">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F632E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
@@ -2712,62 +2726,50 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F632E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>MOKYKLINIO AUTOBUSO RIDOS IR DEGALŲ APSKAITA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65A53811" w14:textId="77777777" w:rsidR="006F7117" w:rsidRPr="002F632E" w:rsidRDefault="006F7117" w:rsidP="00635F7B">
       <w:pPr>
         <w:pStyle w:val="prastasiniatinklio"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67A26DDB" w14:textId="77777777" w:rsidR="00946A2D" w:rsidRPr="002F632E" w:rsidRDefault="00946A2D" w:rsidP="00946A2D">
-[...10 lines deleted...]
-    </w:p>
     <w:p w14:paraId="6A0E0FC3" w14:textId="62D695D1" w:rsidR="006F7117" w:rsidRPr="002F632E" w:rsidRDefault="00C769B5" w:rsidP="00C769B5">
       <w:pPr>
         <w:pStyle w:val="prastasiniatinklio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F632E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006F7117" w:rsidRPr="002F632E">
@@ -2928,76 +2930,76 @@
         <w:t>Mokyklinių autobusų sunaudoti degalai nurašomi pagal faktinį degalų sunaudojimą, kuris nustatomas iš transporto kontrolės sistemos ataskaitos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="550462EB" w14:textId="1992A1F3" w:rsidR="003234FF" w:rsidRPr="002F632E" w:rsidRDefault="003234FF" w:rsidP="00C769B5">
       <w:pPr>
         <w:pStyle w:val="prastasiniatinklio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F632E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> Degalų normą ir automobilių ridos limitų viršijimo išlaidas, nustačius pereikvojimo priežastis, atsiradusias dėl vairuotojo kaltės, nuostolius dengia mokyklinio autobuso vairuotojas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="632CDD73" w14:textId="4C9F60D9" w:rsidR="006F7117" w:rsidRPr="002F632E" w:rsidRDefault="00C769B5" w:rsidP="00C769B5">
       <w:pPr>
         <w:pStyle w:val="prastasiniatinklio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F632E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006F7117" w:rsidRPr="002F632E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Pasibaigus mėnesiui</w:t>
       </w:r>
       <w:r w:rsidR="00EC1304" w:rsidRPr="002F632E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> per 5 darbo dienas</w:t>
       </w:r>
       <w:r w:rsidR="006F7117" w:rsidRPr="002F632E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> direktoriaus pavaduotojas ūkio reikalams </w:t>
@@ -3743,51 +3745,50 @@
         <w:t>Atsitikus eismo įvykiui, vairuotojas vadovaujasi Lietuvos Respublikos Kelių eismo taisyklių reikalavimais.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30D6F419" w14:textId="38D159BC" w:rsidR="00BC66C7" w:rsidRPr="002F632E" w:rsidRDefault="00C769B5" w:rsidP="00C769B5">
       <w:pPr>
         <w:pStyle w:val="prastasiniatinklio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F632E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BC66C7" w:rsidRPr="002F632E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Vairuotojui draudžiama autobuse palikti techninį pasą, draudimo liudijimą, kelionės lapą ar kitus dokumentus.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="415F3E32" w14:textId="526C549E" w:rsidR="00BC66C7" w:rsidRPr="002F632E" w:rsidRDefault="00C769B5" w:rsidP="00C769B5">
       <w:pPr>
         <w:pStyle w:val="prastasiniatinklio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
@@ -3820,105 +3821,98 @@
       <w:r w:rsidR="00BC66C7" w:rsidRPr="002F632E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>okykl</w:t>
       </w:r>
       <w:r w:rsidR="00654E3A" w:rsidRPr="002F632E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>inio</w:t>
       </w:r>
       <w:r w:rsidR="00BC66C7" w:rsidRPr="002F632E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> autobuso ne tarnybos reikalais.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DE1D934" w14:textId="20F70AA4" w:rsidR="00BC66C7" w:rsidRPr="002F632E" w:rsidRDefault="00C769B5" w:rsidP="00C769B5">
+    <w:p w14:paraId="7DE1D934" w14:textId="20EF7E99" w:rsidR="00BC66C7" w:rsidRPr="002F632E" w:rsidRDefault="00C769B5" w:rsidP="00C769B5">
       <w:pPr>
         <w:pStyle w:val="prastasiniatinklio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F632E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BC66C7" w:rsidRPr="002F632E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">Kuras pilamas tik tose degalinėse, su kuriomis </w:t>
       </w:r>
       <w:r w:rsidR="009F1EF6" w:rsidRPr="002F632E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="00BC66C7" w:rsidRPr="002F632E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>okykla yra sudariusi sutartis. Kuro įsigijimas ir naudojimas nustatomas atskira tvarka</w:t>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">okykla yra sudariusi sutartis. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38DD5A90" w14:textId="405FF5DE" w:rsidR="00464564" w:rsidRPr="002F632E" w:rsidRDefault="00C769B5" w:rsidP="00C769B5">
       <w:pPr>
         <w:pStyle w:val="prastasiniatinklio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F632E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -4188,63 +4182,50 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Hlk208907280"/>
       <w:r w:rsidRPr="002F632E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>GPS/GSM sistemoje</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="00464564" w:rsidRPr="002F632E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>, o apie pažeidimus nedelsdamas informuoja Mokyklos direktorių.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17691173" w14:textId="77777777" w:rsidR="00C769B5" w:rsidRPr="002F632E" w:rsidRDefault="00C769B5" w:rsidP="00C769B5">
-[...11 lines deleted...]
-    </w:p>
     <w:p w14:paraId="166DEECB" w14:textId="5CB558EE" w:rsidR="00E757A5" w:rsidRPr="002F632E" w:rsidRDefault="00E12D18" w:rsidP="00E757A5">
       <w:pPr>
         <w:pStyle w:val="prastasiniatinklio"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F632E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="00C17041" w:rsidRPr="002F632E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -4333,81 +4314,97 @@
       <w:r w:rsidR="003405D6" w:rsidRPr="002F632E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">Mokyklos </w:t>
       </w:r>
       <w:r w:rsidR="001060DB" w:rsidRPr="002F632E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>teritorijoje</w:t>
       </w:r>
       <w:r w:rsidR="003405D6" w:rsidRPr="002F632E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07F05C46" w14:textId="371FBB82" w:rsidR="003405D6" w:rsidRPr="002F632E" w:rsidRDefault="00C769B5" w:rsidP="00C769B5">
+    <w:p w14:paraId="07F05C46" w14:textId="0FA6C4CC" w:rsidR="003405D6" w:rsidRPr="002F632E" w:rsidRDefault="00C769B5" w:rsidP="00C769B5">
       <w:pPr>
         <w:pStyle w:val="prastasiniatinklio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F632E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003405D6" w:rsidRPr="002F632E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vadovaujantis direktoriaus įsakymu ir sudaryta sutartimi, mokyklinis autobusas gali būti saugomas vairuotojo nuosavame kieme, ar tam pritaikytoje saugojimo aikštelėje. </w:t>
+        <w:t xml:space="preserve">Vadovaujantis direktoriaus įsakymu </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF51AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ar </w:t>
+      </w:r>
+      <w:r w:rsidR="003405D6" w:rsidRPr="002F632E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sudaryta sutartimi, mokyklinis autobusas gali būti saugomas vairuotojo nuosavame kieme, ar tam pritaikytoje saugojimo aikštelėje. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35415A70" w14:textId="77777777" w:rsidR="001060DB" w:rsidRPr="002F632E" w:rsidRDefault="001060DB" w:rsidP="001060DB">
       <w:pPr>
         <w:pStyle w:val="prastasiniatinklio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F632E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -4737,83 +4734,141 @@
     </w:p>
     <w:p w14:paraId="431C7969" w14:textId="77777777" w:rsidR="002F632E" w:rsidRDefault="002F632E" w:rsidP="002F632E">
       <w:pPr>
         <w:pStyle w:val="prastasiniatinklio"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="325F8054" w14:textId="77777777" w:rsidR="002F632E" w:rsidRDefault="002F632E" w:rsidP="002F632E">
       <w:pPr>
         <w:pStyle w:val="prastasiniatinklio"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="484E4669" w14:textId="77777777" w:rsidR="002F632E" w:rsidRDefault="002F632E" w:rsidP="002F632E">
+    <w:p w14:paraId="04BA49BA" w14:textId="77777777" w:rsidR="00D4297E" w:rsidRDefault="00D4297E" w:rsidP="002F632E">
       <w:pPr>
         <w:pStyle w:val="prastasiniatinklio"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E0BF2BD" w14:textId="77777777" w:rsidR="002F632E" w:rsidRDefault="002F632E" w:rsidP="002F632E">
+    <w:p w14:paraId="07AA8437" w14:textId="77777777" w:rsidR="008A5F62" w:rsidRDefault="008A5F62" w:rsidP="002F632E">
       <w:pPr>
         <w:pStyle w:val="prastasiniatinklio"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="716AC769" w14:textId="77777777" w:rsidR="002F632E" w:rsidRPr="002F632E" w:rsidRDefault="002F632E" w:rsidP="002F632E">
+    <w:p w14:paraId="72DB1F68" w14:textId="77777777" w:rsidR="008A5F62" w:rsidRDefault="008A5F62" w:rsidP="002F632E">
       <w:pPr>
         <w:pStyle w:val="prastasiniatinklio"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-          <w:color w:val="000000"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="484E4669" w14:textId="77777777" w:rsidR="002F632E" w:rsidRDefault="002F632E" w:rsidP="002F632E">
+      <w:pPr>
+        <w:pStyle w:val="prastasiniatinklio"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E0BF2BD" w14:textId="77777777" w:rsidR="002F632E" w:rsidRDefault="002F632E" w:rsidP="002F632E">
+      <w:pPr>
+        <w:pStyle w:val="prastasiniatinklio"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78AA4782" w14:textId="77777777" w:rsidR="008A5F62" w:rsidRDefault="008A5F62" w:rsidP="002F632E">
+      <w:pPr>
+        <w:pStyle w:val="prastasiniatinklio"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="346E458A" w14:textId="77777777" w:rsidR="008A5F62" w:rsidRDefault="008A5F62" w:rsidP="002F632E">
+      <w:pPr>
+        <w:pStyle w:val="prastasiniatinklio"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B1B263A" w14:textId="77777777" w:rsidR="008A5F62" w:rsidRDefault="008A5F62" w:rsidP="002F632E">
+      <w:pPr>
+        <w:pStyle w:val="prastasiniatinklio"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D45214C" w14:textId="77777777" w:rsidR="002F632E" w:rsidRDefault="002F632E" w:rsidP="002F632E">
       <w:pPr>
         <w:pStyle w:val="prastasiniatinklio"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Lentelstinklelis"/>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -5196,84 +5251,84 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00006A08">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00872FC8" w:rsidRPr="00006A08">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Mokinių saugaus elgesio autobusu taisyklės (toliau – Taisyklės) nustato mokinių elgesį laukiant autobuso ir išlipus iš autobuso.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="486CC3BD" w14:textId="10C018F8" w:rsidR="00872FC8" w:rsidRPr="00006A08" w:rsidRDefault="00C769B5" w:rsidP="00006A08">
+    <w:p w14:paraId="486CC3BD" w14:textId="746A0592" w:rsidR="00872FC8" w:rsidRPr="00006A08" w:rsidRDefault="00C769B5" w:rsidP="00006A08">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00006A08">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00872FC8" w:rsidRPr="00006A08">
-[...6 lines deleted...]
-        <w:t>Su šiomis taisyklėmis mokinius ir tėvus (globėjus, rūpintojus) pasirašytinai supažindina klasių auklėtojai ir pakartoja esant poreikiui per mokslo metus.</w:t>
+      <w:r w:rsidR="00CE092A" w:rsidRPr="00CE092A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Su šiomis taisyklėmis mokinius pirmąją mokslo metų savaitę pasirašytinai supažindina klasių auklėtojai. Esant poreikiui mokiniai pakartotinai supažindinami mokslo metų eigoje.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D93554E" w14:textId="348AA741" w:rsidR="00872FC8" w:rsidRPr="00006A08" w:rsidRDefault="00C769B5" w:rsidP="00006A08">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00006A08">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
@@ -5529,101 +5584,117 @@
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D72B73" w:rsidRPr="00006A08">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidR="00872FC8" w:rsidRPr="00006A08">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>ykdyti vairuotojo nurodymus;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47FD4850" w14:textId="3FDAFAF3" w:rsidR="00872FC8" w:rsidRPr="00006A08" w:rsidRDefault="00C769B5" w:rsidP="00006A08">
+    <w:p w14:paraId="47FD4850" w14:textId="4ED63A0E" w:rsidR="00872FC8" w:rsidRPr="00006A08" w:rsidRDefault="00C769B5" w:rsidP="00006A08">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00006A08">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D72B73" w:rsidRPr="00006A08">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidR="00872FC8" w:rsidRPr="00006A08">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>elionės metu elgtis mandagiai</w:t>
       </w:r>
       <w:r w:rsidR="00872FC8" w:rsidRPr="00006A08">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>: nesistumdyti, neišdykauti, nešiukšlinti ir netriukšmauti, nedaryti žalos autobuse esančiai įrangai;</w:t>
+        <w:t>: nesistumdyti, neišdykauti, nešiukšlinti</w:t>
+      </w:r>
+      <w:r w:rsidR="008A5F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00872FC8" w:rsidRPr="00006A08">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>netriukšmauti, nedaryti žalos autobuse esančiai įrangai;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69447447" w14:textId="4EDA00FC" w:rsidR="00872FC8" w:rsidRPr="00006A08" w:rsidRDefault="00C769B5" w:rsidP="00006A08">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00006A08">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
@@ -8752,275 +8823,419 @@
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                       </w:t>
       </w:r>
       <w:r w:rsidR="001A0C1D" w:rsidRPr="00E6056F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D7085C9" w14:textId="68AB695E" w:rsidR="001A0C1D" w:rsidRPr="00E6056F" w:rsidRDefault="002F632E" w:rsidP="001A0C1D">
+    <w:p w14:paraId="6D7085C9" w14:textId="661818F8" w:rsidR="001A0C1D" w:rsidRPr="00E6056F" w:rsidRDefault="002F632E" w:rsidP="001A0C1D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00E6056F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">Direktorė Lina </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E6056F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Nedveckienė</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">                             </w:t>
+      </w:r>
+      <w:r w:rsidR="006A251D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00487634">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="006A251D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="001A0C1D" w:rsidRPr="00E6056F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Mokyklinio autobuso vairuotojas</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34686F48" w14:textId="2618D3C7" w:rsidR="001A0C1D" w:rsidRDefault="00F31894" w:rsidP="00E6056F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6969"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C769B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C07D4F8" w14:textId="77777777" w:rsidR="00E6056F" w:rsidRPr="00C769B5" w:rsidRDefault="00E6056F" w:rsidP="00E6056F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6969"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DAE4EA8" w14:textId="09181806" w:rsidR="001A0C1D" w:rsidRPr="00C769B5" w:rsidRDefault="001A0C1D" w:rsidP="001A0C1D">
+    <w:p w14:paraId="1DAE4EA8" w14:textId="5BE09B69" w:rsidR="001A0C1D" w:rsidRPr="00C769B5" w:rsidRDefault="001A0C1D" w:rsidP="001A0C1D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C769B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">___________________________            </w:t>
       </w:r>
       <w:r w:rsidR="00E6056F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C769B5">
+      <w:r w:rsidR="006A251D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ____________________________</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1C36E3D3" w14:textId="6382186A" w:rsidR="001A0C1D" w:rsidRPr="00C769B5" w:rsidRDefault="001A0C1D" w:rsidP="001A0C1D">
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidR="00487634">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C769B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006A251D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C769B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C36E3D3" w14:textId="738DAC75" w:rsidR="001A0C1D" w:rsidRPr="00C769B5" w:rsidRDefault="001A0C1D" w:rsidP="001A0C1D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C769B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">                         </w:t>
       </w:r>
       <w:r w:rsidR="00F31894" w:rsidRPr="00C769B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(parašas)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C769B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">                                        </w:t>
       </w:r>
       <w:r w:rsidR="007A11A6" w:rsidRPr="00C769B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">                  </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C769B5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006A251D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F31894" w:rsidRPr="00C769B5">
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="007A11A6" w:rsidRPr="00C769B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">   </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C769B5">
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00487634">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidR="007A11A6" w:rsidRPr="00C769B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="006A251D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007A11A6" w:rsidRPr="00C769B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C769B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F31894" w:rsidRPr="00C769B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="006A251D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00F31894" w:rsidRPr="00C769B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006A251D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C769B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>(vardas, pavardė)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CC9616A" w14:textId="54AB0DE0" w:rsidR="001A0C1D" w:rsidRPr="00C769B5" w:rsidRDefault="001A0C1D" w:rsidP="001A0C1D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="414039A5" w14:textId="29DB311A" w:rsidR="001A0C1D" w:rsidRPr="00C769B5" w:rsidRDefault="00F31894" w:rsidP="001A0C1D">
+    <w:p w14:paraId="414039A5" w14:textId="25508D44" w:rsidR="001A0C1D" w:rsidRPr="00C769B5" w:rsidRDefault="00F31894" w:rsidP="001A0C1D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C769B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007A11A6" w:rsidRPr="00C769B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -9042,158 +9257,266 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                           </w:t>
       </w:r>
       <w:r w:rsidR="007A11A6" w:rsidRPr="00C769B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E6056F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">              </w:t>
       </w:r>
-      <w:r w:rsidR="007A11A6" w:rsidRPr="00C769B5">
+      <w:r w:rsidR="006A251D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ____________________________</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3107DA64" w14:textId="61F90C81" w:rsidR="001A0C1D" w:rsidRPr="00C769B5" w:rsidRDefault="007A11A6" w:rsidP="007A11A6">
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="007A11A6" w:rsidRPr="00C769B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006A251D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00487634">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="007A11A6" w:rsidRPr="00C769B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3107DA64" w14:textId="22122294" w:rsidR="001A0C1D" w:rsidRPr="00C769B5" w:rsidRDefault="007A11A6" w:rsidP="007A11A6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1089"/>
           <w:tab w:val="left" w:pos="7162"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C769B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E6056F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                                       </w:t>
+        <w:t xml:space="preserve">                                                                         </w:t>
+      </w:r>
+      <w:r w:rsidR="00487634">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00E6056F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidR="006A251D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="00E6056F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00487634">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidR="00E6056F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006A251D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00E6056F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C769B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(parašas)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="001A0C1D" w:rsidRPr="00C769B5" w:rsidSect="00006A08">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1021" w:right="851" w:bottom="1021" w:left="1474" w:header="1134" w:footer="567" w:gutter="0"/>
       <w:cols w:space="1296"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2F256532" w14:textId="77777777" w:rsidR="006A395C" w:rsidRDefault="006A395C" w:rsidP="00096489">
+    <w:p w14:paraId="0650C35F" w14:textId="77777777" w:rsidR="001A4DDB" w:rsidRDefault="001A4DDB" w:rsidP="00096489">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="70EA02FB" w14:textId="77777777" w:rsidR="006A395C" w:rsidRDefault="006A395C" w:rsidP="00096489">
+    <w:p w14:paraId="04C495DF" w14:textId="77777777" w:rsidR="001A4DDB" w:rsidRDefault="001A4DDB" w:rsidP="00096489">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1338222541"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
@@ -9220,61 +9543,61 @@
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="0EDE33D0" w14:textId="77777777" w:rsidR="00096489" w:rsidRDefault="00096489">
     <w:pPr>
       <w:pStyle w:val="Porat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3DE66231" w14:textId="77777777" w:rsidR="006A395C" w:rsidRDefault="006A395C" w:rsidP="00096489">
+    <w:p w14:paraId="146B0501" w14:textId="77777777" w:rsidR="001A4DDB" w:rsidRDefault="001A4DDB" w:rsidP="00096489">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3EF584A3" w14:textId="77777777" w:rsidR="006A395C" w:rsidRDefault="006A395C" w:rsidP="00096489">
+    <w:p w14:paraId="1F131145" w14:textId="77777777" w:rsidR="001A4DDB" w:rsidRDefault="001A4DDB" w:rsidP="00096489">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="006967C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FE301CD4"/>
     <w:lvl w:ilvl="0" w:tplc="421A5FE2">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
@@ -10837,179 +11160,189 @@
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009E527C"/>
     <w:rsid w:val="00006A08"/>
     <w:rsid w:val="0001089B"/>
     <w:rsid w:val="00030A73"/>
     <w:rsid w:val="000357DF"/>
     <w:rsid w:val="000358E7"/>
     <w:rsid w:val="00054FEC"/>
     <w:rsid w:val="00074577"/>
     <w:rsid w:val="00096489"/>
     <w:rsid w:val="000C62BA"/>
     <w:rsid w:val="000F1754"/>
     <w:rsid w:val="001060DB"/>
     <w:rsid w:val="00114623"/>
     <w:rsid w:val="00114CDE"/>
     <w:rsid w:val="00124119"/>
     <w:rsid w:val="00134154"/>
     <w:rsid w:val="001544C9"/>
     <w:rsid w:val="0017156F"/>
     <w:rsid w:val="001A0C1D"/>
+    <w:rsid w:val="001A4DDB"/>
     <w:rsid w:val="001A6BF6"/>
     <w:rsid w:val="001E1555"/>
+    <w:rsid w:val="00244F2A"/>
     <w:rsid w:val="002E0BDE"/>
     <w:rsid w:val="002E597A"/>
     <w:rsid w:val="002E778D"/>
     <w:rsid w:val="002E7CE8"/>
     <w:rsid w:val="002F0D08"/>
     <w:rsid w:val="002F632E"/>
+    <w:rsid w:val="003221AB"/>
     <w:rsid w:val="003234FF"/>
     <w:rsid w:val="00323779"/>
     <w:rsid w:val="003405D6"/>
     <w:rsid w:val="00350725"/>
     <w:rsid w:val="00367B7A"/>
     <w:rsid w:val="003F5AA9"/>
     <w:rsid w:val="00423F4B"/>
     <w:rsid w:val="00464564"/>
+    <w:rsid w:val="00487634"/>
     <w:rsid w:val="004A49D9"/>
     <w:rsid w:val="004C30F3"/>
     <w:rsid w:val="004E7EF8"/>
     <w:rsid w:val="004F1B8B"/>
     <w:rsid w:val="004F21AE"/>
     <w:rsid w:val="005300AB"/>
     <w:rsid w:val="00557150"/>
     <w:rsid w:val="00571BAC"/>
     <w:rsid w:val="00584B9A"/>
     <w:rsid w:val="00587231"/>
     <w:rsid w:val="005A2FE2"/>
     <w:rsid w:val="005F2852"/>
     <w:rsid w:val="00633645"/>
     <w:rsid w:val="00635F7B"/>
     <w:rsid w:val="00654E3A"/>
     <w:rsid w:val="0066118A"/>
+    <w:rsid w:val="006A251D"/>
     <w:rsid w:val="006A395C"/>
     <w:rsid w:val="006A5834"/>
     <w:rsid w:val="006B4579"/>
     <w:rsid w:val="006D1746"/>
     <w:rsid w:val="006F7117"/>
     <w:rsid w:val="00710574"/>
     <w:rsid w:val="00721D1E"/>
     <w:rsid w:val="00726BBC"/>
     <w:rsid w:val="00733E13"/>
     <w:rsid w:val="00745B2E"/>
     <w:rsid w:val="00761194"/>
     <w:rsid w:val="0077098B"/>
     <w:rsid w:val="007A11A6"/>
+    <w:rsid w:val="007B19C7"/>
     <w:rsid w:val="007B31F4"/>
     <w:rsid w:val="007C6702"/>
     <w:rsid w:val="007D03A4"/>
     <w:rsid w:val="007D409E"/>
     <w:rsid w:val="007E050A"/>
     <w:rsid w:val="007F6556"/>
     <w:rsid w:val="007F686D"/>
     <w:rsid w:val="0080740E"/>
     <w:rsid w:val="008120F1"/>
     <w:rsid w:val="00817C0B"/>
     <w:rsid w:val="00821D12"/>
     <w:rsid w:val="008255B6"/>
     <w:rsid w:val="00872FC8"/>
     <w:rsid w:val="00893DFA"/>
     <w:rsid w:val="008956F6"/>
+    <w:rsid w:val="008A5F62"/>
     <w:rsid w:val="008B0916"/>
     <w:rsid w:val="00916081"/>
     <w:rsid w:val="009270D2"/>
     <w:rsid w:val="00946A2D"/>
     <w:rsid w:val="009827EE"/>
     <w:rsid w:val="009A756F"/>
     <w:rsid w:val="009C3376"/>
     <w:rsid w:val="009D57B4"/>
     <w:rsid w:val="009D67F5"/>
     <w:rsid w:val="009D698A"/>
     <w:rsid w:val="009E527C"/>
     <w:rsid w:val="009F1EF6"/>
     <w:rsid w:val="00A14D79"/>
     <w:rsid w:val="00A20E22"/>
     <w:rsid w:val="00A55571"/>
     <w:rsid w:val="00A86D83"/>
     <w:rsid w:val="00A95888"/>
     <w:rsid w:val="00A96D94"/>
     <w:rsid w:val="00AA34D1"/>
     <w:rsid w:val="00B21FCC"/>
     <w:rsid w:val="00B25646"/>
     <w:rsid w:val="00B33653"/>
     <w:rsid w:val="00B67B63"/>
     <w:rsid w:val="00B7776A"/>
     <w:rsid w:val="00B93FB2"/>
     <w:rsid w:val="00B957E4"/>
     <w:rsid w:val="00BB5CFB"/>
     <w:rsid w:val="00BC66C7"/>
     <w:rsid w:val="00BD599D"/>
     <w:rsid w:val="00BE4E33"/>
     <w:rsid w:val="00BE7675"/>
     <w:rsid w:val="00C01F2A"/>
     <w:rsid w:val="00C07064"/>
     <w:rsid w:val="00C17041"/>
     <w:rsid w:val="00C2774F"/>
     <w:rsid w:val="00C3309D"/>
     <w:rsid w:val="00C34B26"/>
     <w:rsid w:val="00C36624"/>
     <w:rsid w:val="00C43031"/>
     <w:rsid w:val="00C769B5"/>
     <w:rsid w:val="00C82536"/>
     <w:rsid w:val="00C93023"/>
     <w:rsid w:val="00CD3981"/>
+    <w:rsid w:val="00CE092A"/>
     <w:rsid w:val="00D428AF"/>
+    <w:rsid w:val="00D4297E"/>
     <w:rsid w:val="00D53ECD"/>
     <w:rsid w:val="00D72B73"/>
     <w:rsid w:val="00D73EE0"/>
     <w:rsid w:val="00D81635"/>
     <w:rsid w:val="00D9054B"/>
     <w:rsid w:val="00D94EC1"/>
     <w:rsid w:val="00DB00BF"/>
     <w:rsid w:val="00DB123B"/>
     <w:rsid w:val="00E12D18"/>
     <w:rsid w:val="00E21762"/>
     <w:rsid w:val="00E40F6E"/>
     <w:rsid w:val="00E50EB7"/>
     <w:rsid w:val="00E6056F"/>
     <w:rsid w:val="00E74F16"/>
     <w:rsid w:val="00E757A5"/>
     <w:rsid w:val="00EA03AB"/>
     <w:rsid w:val="00EC1304"/>
     <w:rsid w:val="00EC3F07"/>
     <w:rsid w:val="00EE5A4A"/>
     <w:rsid w:val="00F04826"/>
     <w:rsid w:val="00F31894"/>
     <w:rsid w:val="00F62A29"/>
     <w:rsid w:val="00F66E6A"/>
     <w:rsid w:val="00F93480"/>
     <w:rsid w:val="00F961C5"/>
+    <w:rsid w:val="00FF51AC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lt-LT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="605BE591"/>
@@ -11398,51 +11731,50 @@
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="prastasis">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00114623"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Numatytasispastraiposriftas">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="prastojilentel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sraonra">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Lentelstinklelis">
     <w:name w:val="Table Grid"/>
@@ -11910,77 +12242,77 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>13075</Words>
-  <Characters>7454</Characters>
+  <Words>13101</Words>
+  <Characters>7468</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>62</Lines>
-  <Paragraphs>40</Paragraphs>
+  <Paragraphs>41</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20489</CharactersWithSpaces>
+  <CharactersWithSpaces>20528</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>„Windows“ vartotojas</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>